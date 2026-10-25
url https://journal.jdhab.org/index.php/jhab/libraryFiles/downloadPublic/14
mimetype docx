--- v0 (2026-07-27)
+++ v1 (2026-10-25)
@@ -2309,116 +2309,101 @@
       <w:pPr>
         <w:pStyle w:val="JDHABStatement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Supplementary Figure S1. [Title and file description.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="JDHABStatement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Supplementary File S1. [Title and file description.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="JDHABBodyHeading"/>
         <w:spacing w:before="320"/>
-        <w:pageBreakBefore/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:color="AFC2CE" w:space="5"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="JDHABGuidance"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>[Number references in order of first appearance and use Vancouver/NLM style. Cite references in the text as superscript Arabic numbers. Use official journal abbreviations and include DOI identifiers when available.]</w:t>
+        <w:t>[Number references by first appearance and reuse each source’s number. In the main text, use superscript Arabic numerals immediately before the punctuation closing the cited clause or sentence. A source first cited in a table (including notes) or figure (including its legend) is numbered when that item is first identified in the main text. Within that item, number new sources by first appearance, continue the sequence without restarting, and reuse assigned numbers. Format references in Vancouver/NLM style, using official journal abbreviations and DOI links when available.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="JDHABReference"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>1. [Author surname Initials. Article title in sentence case. Abbreviated Journal Title. Year;volume(issue):pages or article number. doi:DOI.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="JDHABReference"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>2. [Author surname Initials. Book title. Edition. City: Publisher; Year.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="JDHABReference"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>3. [Organization name. Webpage or report title. Place: Publisher; Year [cited YYYY Mon DD]. Available from: URL.]</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:t>Before submission: remove every bracketed instruction and unused placeholder; verify author information, anonymization, citations, tables, figures, declarations, and supplementary files.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="992" w:right="1134" w:bottom="935" w:left="1134" w:header="425" w:footer="369" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2553,102 +2538,132 @@
             <w:start w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:end w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
             <w:jc w:val="right"/>
             <w:pBdr>
               <w:top w:val="single" w:sz="3" w:color="AFC2CE" w:space="4"/>
             </w:pBdr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:color w:val="5B6C78"/>
               <w:sz w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:color w:val="5B6C78"/>
-              <w:sz w:val="15"/>
+              <w:sz w:val="14"/>
             </w:rPr>
-            <w:fldChar w:fldCharType="begin"/>
+            <w:fldChar w:fldCharType="begin" w:dirty="true"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:color w:val="5B6C78"/>
-              <w:sz w:val="15"/>
+              <w:sz w:val="14"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:color w:val="5B6C78"/>
-              <w:sz w:val="15"/>
+              <w:sz w:val="14"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:color w:val="5B6C78"/>
+              <w:sz w:val="14"/>
             </w:rPr>
             <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:color w:val="5B6C78"/>
+              <w:sz w:val="14"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:color w:val="5B6C78"/>
               <w:sz w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> of </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:color w:val="5B6C78"/>
-              <w:sz w:val="15"/>
+              <w:sz w:val="14"/>
             </w:rPr>
-            <w:fldChar w:fldCharType="begin"/>
+            <w:fldChar w:fldCharType="begin" w:dirty="true"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:color w:val="5B6C78"/>
-              <w:sz w:val="15"/>
+              <w:sz w:val="14"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:color w:val="5B6C78"/>
-              <w:sz w:val="15"/>
+              <w:sz w:val="14"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:color w:val="5B6C78"/>
+              <w:sz w:val="14"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:color w:val="5B6C78"/>
+              <w:sz w:val="14"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:type="auto" w:w="0"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5216"/>
       <w:gridCol w:w="4195"/>
     </w:tblGrid>
     <w:tr>
       <w:tc>
         <w:tcPr>