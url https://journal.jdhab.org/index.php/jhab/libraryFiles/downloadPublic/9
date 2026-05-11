--- v0 (2026-03-12)
+++ v1 (2026-05-11)
@@ -1,642 +1,1647 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4933"/>
+        <w:gridCol w:w="4933"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7257"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="10" w:space="0" w:color="D9E3EF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="243447"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2608"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="10" w:space="0" w:color="D9E3EF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="243447"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7257"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="10" w:space="0" w:color="B7C7DA"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="6D7785"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Journal of Digital Health and Advanced Biomaterials</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2608"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="10" w:space="0" w:color="B7C7DA"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="6D7785"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Vol. 1, No. 1, 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="JDHABTitle"/>
         <w:spacing w:after="40"/>
-        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="JDHABArticleType"/>
       </w:pPr>
       <w:r>
-        <w:t>Journal of Digital Health and Advanced Biomaterials (JDHAB)</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>REVIEW ARTICLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="JDHABSubtitle"/>
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="JDHABTitle"/>
       </w:pPr>
       <w:r>
-        <w:t>Master Submission Template</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="3F6593"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t>[Insert article title in sentence case]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="JDHABHeading1"/>
-        <w:spacing w:after="40"/>
+        <w:pStyle w:val="JDHABAuthorLine"/>
       </w:pPr>
       <w:r>
-        <w:t>Full Title</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>[First author full name], [degree]¹; [Second author full name], [degree]¹,²; [Third author full name], [degree]³</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="JDHABPlaceholder"/>
-        <w:spacing w:after="80"/>
+        <w:pStyle w:val="JDHABMeta"/>
       </w:pPr>
       <w:r>
-        <w:t>[Insert full manuscript title]</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>¹ [Institution 1], [City], [State/Province], [Country].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="JDHABHeading1"/>
-        <w:spacing w:after="40"/>
+        <w:pStyle w:val="JDHABMeta"/>
       </w:pPr>
       <w:r>
-        <w:t>Running Title</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>² [Institution 2], [City], [State/Province], [Country].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="JDHABPlaceholder"/>
-        <w:spacing w:after="80"/>
+        <w:pStyle w:val="JDHABMeta"/>
       </w:pPr>
       <w:r>
-        <w:t>[Insert short running title]</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>³ [Institution 3], [City], [State/Province], [Country].</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4933"/>
+        <w:gridCol w:w="4933"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5159"/>
+            <w:tcMar>
+              <w:top w:w="10" w:type="dxa"/>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:bottom w:w="10" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="243447"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ORCID: [First author — 0000-0000-0000-0000; Second author — 0000-0000-0000-0000]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4706"/>
+            <w:tcMar>
+              <w:top w:w="10" w:type="dxa"/>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:bottom w:w="10" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="243447"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Corresponding author: [Full name] · [email@domain.com]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="120" w:after="200"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="1" w:color="B7C7DA"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9866"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="9865"/>
+            <w:shd w:fill="EEF1F4"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:start w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:end w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="10" w:space="0" w:color="111111"/>
+              <w:top w:val="single" w:sz="14" w:space="0" w:color="111111"/>
+              <w:right w:val="single" w:sz="10" w:space="0" w:color="111111"/>
+              <w:bottom w:val="single" w:sz="10" w:space="0" w:color="111111"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="140" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:color w:val="17365D"/>
+                <w:sz w:val="26"/>
+              </w:rPr>
+              <w:t>— ABSTRACT</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="100" w:line="264" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:color w:val="17365D"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objective: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="243447"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>[Insert the objective or a concise background-objective sentence aligned with the manuscript type.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="100" w:line="264" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:color w:val="17365D"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data sources: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="243447"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>[For reviews only: summarize the evidence domains or search focus. Replace or remove this label in article types that do not use it.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="100" w:line="264" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:color w:val="17365D"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eligibility criteria: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="243447"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>[For reviews only: state the selection logic. Replace or remove if not applicable.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="100" w:line="264" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:color w:val="17365D"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methods of synthesis: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="243447"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>[For narrative or systematic reviews: summarize the interpretive or methodological approach. In original studies, replace with Methods or a suitable equivalent.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="100" w:line="264" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:color w:val="17365D"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Main findings: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="243447"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>[State the central findings without promotional language or unsupported extrapolation.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="100" w:line="264" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:color w:val="17365D"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conclusion: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="243447"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>[Provide a conclusion strictly supported by the manuscript.]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>[keyword 1]; [keyword 2]; [keyword 3]; [keyword 4]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="JDHABHeading1"/>
-        <w:spacing w:after="40"/>
+        <w:spacing w:before="80" w:after="160"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="1" w:color="B7C7DA"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="JDHABSection"/>
       </w:pPr>
       <w:r>
-        <w:t>Manuscript Type</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>— INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="JDHABPlaceholder"/>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="140" w:line="269" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>[Original Research / Review Article / Methods and Validation / Case Report / Case Series]</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>[Begin the article body here. Keep the text in a single column, left aligned, without manual line breaks. Use Vancouver superscript citations throughout and avoid any local formatting that diverges from the journal template.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="JDHABHeading1"/>
-        <w:spacing w:after="40"/>
+        <w:pStyle w:val="JDHABSection"/>
       </w:pPr>
       <w:r>
-        <w:t>Authors</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>— REVIEW OBJECTIVE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="JDHABPlaceholder"/>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="140" w:line="269" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>[Full name of Author 1]</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>[State precisely what the manuscript seeks to reassess, synthesize, test, or demonstrate.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="JDHABPlaceholder"/>
-        <w:spacing w:after="80"/>
+        <w:pStyle w:val="JDHABSection"/>
       </w:pPr>
       <w:r>
-        <w:t>[Full name of Author 2]</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>— REVIEW METHOD AND INTERPRETIVE STRATEGY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="JDHABPlaceholder"/>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="140" w:line="269" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>[Full name of Author 3]</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>[Describe the narrative, critical, or systematic logic used to select and interpret the literature or data.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="JDHABHeading1"/>
-        <w:spacing w:after="40"/>
+        <w:pStyle w:val="JDHABSection"/>
       </w:pPr>
       <w:r>
-        <w:t>Affiliations</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>— THEMATIC SYNTHESIS OF THE LITERATURE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="JDHABPlaceholder"/>
-        <w:spacing w:after="80"/>
+        <w:pStyle w:val="JDHABSubsection"/>
       </w:pPr>
       <w:r>
-        <w:t>1. [Institution, Department, City, Country]</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Subsection heading</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="JDHABPlaceholder"/>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="120" w:line="269" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>2. [Institution, Department, City, Country]</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>[Insert the first analytical subsection here. Use the same structure for the remaining sections of the manuscript.]</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...98 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="JDHABHeading1"/>
-        <w:spacing w:after="40"/>
+        <w:pStyle w:val="JDHABSection"/>
       </w:pPr>
       <w:r>
-        <w:t>Abstract</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>— KEY TABLE OR COMPARATIVE SUMMARY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table 1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>[Insert a concise table title here.]</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2466"/>
+        <w:gridCol w:w="2466"/>
+        <w:gridCol w:w="2466"/>
+        <w:gridCol w:w="2466"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1701"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:start w:w="90" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:end w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:fill="E6EDF5"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:color w:val="17365D"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Study / item</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1701"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:start w:w="90" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:end w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:fill="E6EDF5"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:color w:val="17365D"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Design / type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3061"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:start w:w="90" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:end w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:fill="E6EDF5"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:color w:val="17365D"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Main contribution</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3402"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:start w:w="90" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:end w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:fill="E6EDF5"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:color w:val="17365D"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Critical relevance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1701"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:start w:w="90" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:end w:w="90" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="243447"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>[Item 1]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1701"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:start w:w="90" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:end w:w="90" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="243447"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>[Type]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3061"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:start w:w="90" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:end w:w="90" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="243447"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>[Describe the main contribution.]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3402"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:start w:w="90" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:end w:w="90" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="243447"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>[Explain why it matters to the manuscript.]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1701"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:start w:w="90" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:end w:w="90" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="243447"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>[Item 2]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1701"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:start w:w="90" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:end w:w="90" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="243447"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>[Type]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3061"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:start w:w="90" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:end w:w="90" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="243447"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>[Describe the main contribution.]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3402"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:start w:w="90" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:end w:w="90" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="243447"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>[Explain why it matters to the manuscript.]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1701"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:start w:w="90" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:end w:w="90" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="243447"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>[Item 3]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1701"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:start w:w="90" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:end w:w="90" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="243447"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>[Type]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3061"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:start w:w="90" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:end w:w="90" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="243447"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>[Describe the main contribution.]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3402"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:start w:w="90" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:end w:w="90" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="243447"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>[Explain why it matters to the manuscript.]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abbreviations: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>[Explain abbreviations here if needed.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="JDHABPlaceholder"/>
-        <w:spacing w:after="80"/>
+        <w:pStyle w:val="JDHABSection"/>
       </w:pPr>
       <w:r>
-        <w:t>Background: [Insert text]</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>— FIGURE PLACEHOLDER AND CAPTION MODEL</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9866"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8957"/>
+            <w:shd w:fill="F8F9FB"/>
+            <w:tcMar>
+              <w:top w:w="220" w:type="dxa"/>
+              <w:start w:w="140" w:type="dxa"/>
+              <w:bottom w:w="220" w:type="dxa"/>
+              <w:end w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="10" w:space="0" w:color="B7C7DA"/>
+              <w:top w:val="single" w:sz="10" w:space="0" w:color="B7C7DA"/>
+              <w:right w:val="single" w:sz="10" w:space="0" w:color="B7C7DA"/>
+              <w:bottom w:val="single" w:sz="10" w:space="0" w:color="B7C7DA"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:color w:val="6D7785"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Insert figure here or keep a clear callout to the separate file supplied to the journal.]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure 1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>[Insert the final figure caption here.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="6D7785"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Source: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="6D7785"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>[If required, state the source or authors’ archive information here.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="JDHABPlaceholder"/>
-        <w:spacing w:after="80"/>
+        <w:pStyle w:val="JDHABSection"/>
       </w:pPr>
       <w:r>
-        <w:t>Objective: [Insert text]</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>— CRITICAL APPRAISAL OF THE FIELD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="JDHABPlaceholder"/>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="120" w:line="269" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Methods: [Insert text]</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>[Continue with the analytical body of the manuscript. Use additional section headings as needed, always following the same visual style.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="JDHABPlaceholder"/>
-        <w:spacing w:after="80"/>
+        <w:pStyle w:val="JDHABSection"/>
       </w:pPr>
       <w:r>
-        <w:t>Results: [Insert text]</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>— REQUIRED STATEMENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ethics approval: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>[Insert statement.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consent to participate: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>[Insert statement.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consent for publication: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>[Insert statement.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Competing interests: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>[Insert statement.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funding: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>[Insert statement.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data availability statement: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>[Insert statement.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Code availability statement: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>[Insert statement if applicable.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI use disclosure: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>[Insert statement if applicable.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="JDHABPlaceholder"/>
-        <w:spacing w:after="80"/>
+        <w:pStyle w:val="JDHABSection"/>
       </w:pPr>
       <w:r>
-        <w:t>Conclusions: [Insert text]</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>— REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="JDHABHeading1"/>
-        <w:spacing w:after="40"/>
+        <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:r>
-        <w:t>Keywords</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1. [Insert references in Vancouver style, numbered in order of appearance.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="JDHABPlaceholder"/>
-        <w:spacing w:after="200"/>
+        <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:r>
-        <w:t>[Insert 3–6 keywords separated by semicolons]</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2. [Use journal abbreviations consistently and include DOI when available.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="JDHABPlaceholder"/>
-        <w:spacing w:after="200"/>
+        <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:r>
-        <w:t>For Review Articles or Case Reports, replace the structured abstract above with a single-paragraph abstract followed by 3–6 keywords.</w:t>
-[...259 lines deleted...]
-        <w:t>Formatting: Times New Roman 12 pt, 1.5 line spacing, A4 page size, page numbers in the upper right corner.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="243447"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3. [Keep the list clean, continuous, and fully aligned with the in-text superscript citations.]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
-      <w:headerReference w:type="default" r:id="rId9"/>
-[...2 lines deleted...]
-      <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="992" w:right="1020" w:bottom="992" w:left="1020" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
@@ -661,86 +1666,50 @@
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...34 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E4089024"/>
@@ -1117,96 +2086,95 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto" w:after="80"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:color w:val="243447"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
@@ -12813,110 +13781,146 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JDHABTitle">
     <w:name w:val="JDHAB Title"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="auto" w:after="120"/>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:b/>
+      <w:color w:val="3F6593"/>
+      <w:sz w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="JDHABSubtitle">
-    <w:name w:val="JDHAB Subtitle"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="JDHABArticleType">
+    <w:name w:val="JDHAB Article Type"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="auto" w:after="120"/>
+      <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="111111"/>
+      <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="JDHABHeading1">
-    <w:name w:val="JDHAB Heading1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="JDHABAuthorLine">
+    <w:name w:val="JDHAB Author Line"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="auto" w:after="120"/>
+      <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
-      <w:i w:val="0"/>
-      <w:sz w:val="24"/>
+      <w:color w:val="111111"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JDHABMeta">
     <w:name w:val="JDHAB Meta"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="auto" w:after="120"/>
+      <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="111111"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="JDHABPlaceholder">
-    <w:name w:val="JDHAB Placeholder"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="JDHABSection">
+    <w:name w:val="JDHAB Section"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="auto" w:after="120"/>
+      <w:spacing w:before="240" w:after="140" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:b w:val="0"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="17365D"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="JDHABSubsection">
+    <w:name w:val="JDHAB Subsection"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="17365D"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="JDHABGuideTitle">
+    <w:name w:val="JDHAB Guide Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:b/>
+      <w:color w:val="3F6593"/>
+      <w:sz w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="JDHABSmallItalic">
+    <w:name w:val="JDHAB Small Italic"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
-      <w:color w:val="5A5A5A"/>
-      <w:sz w:val="22"/>
+      <w:color w:val="6D7785"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -24688,51 +25692,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -25034,66 +26038,70 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
+  <Application>Microsoft Macintosh Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
+  <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
+  <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>